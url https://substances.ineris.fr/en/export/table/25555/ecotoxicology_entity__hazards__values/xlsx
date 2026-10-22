--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Substance</t>
   </si>
   <si>
     <t>Flumioxazine (103361-09-7)</t>
   </si>
   <si>
     <t>Number CAS</t>
   </si>
   <si>
     <t>103361-09-7</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Ecotoxicologie &gt; Dangers &gt; Valeurs de danger</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>22/10/2026 18:04:13</t>
+    <t>22/10/2026 19:10:47</t>
   </si>
   <si>
     <t>Exposure type</t>
   </si>
   <si>
     <t>Environment</t>
   </si>
   <si>
     <t>Value name</t>
   </si>
   <si>
     <t>Specie</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Trophic level</t>
   </si>
   <si>
     <t>Taxon</t>
   </si>