--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Substance</t>
   </si>
   <si>
     <t>AMPA (1066-51-9)</t>
   </si>
   <si>
     <t>Number CAS</t>
   </si>
   <si>
     <t>1066-51-9</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Ecotoxicologie &gt; Dangers &gt; Valeurs de danger</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>22/10/2026 18:04:13</t>
+    <t>22/10/2026 18:52:20</t>
   </si>
   <si>
     <t>Exposure type</t>
   </si>
   <si>
     <t>Environment</t>
   </si>
   <si>
     <t>Value name</t>
   </si>
   <si>
     <t>Specie</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Trophic level</t>
   </si>
   <si>
     <t>Taxon</t>
   </si>