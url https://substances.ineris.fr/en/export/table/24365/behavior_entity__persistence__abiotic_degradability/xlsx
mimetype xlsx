--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Substance</t>
   </si>
   <si>
     <t>Hydroquinone (123-31-9)</t>
   </si>
   <si>
     <t>Number CAS</t>
   </si>
   <si>
     <t>123-31-9</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Comportement et devenir dans les milieux &gt; Persistance &gt; Dégradabilité abiotique</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>22/10/2026 19:10:43</t>
+    <t>22/10/2026 20:00:31</t>
   </si>
   <si>
     <t>Value name</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Temperature</t>
   </si>
   <si>
     <t>Pressure</t>
   </si>
   <si>
     <t>Granulometry</t>
   </si>
   <si>
     <t>Humidity</t>
   </si>
   <si>
     <t>Guideline</t>
   </si>