--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Substance</t>
   </si>
   <si>
     <t>2-furaldéhyde (98-01-1)</t>
   </si>
   <si>
     <t>Number CAS</t>
   </si>
   <si>
     <t>98-01-1</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Toxicologie &gt; Valeurs de référence &gt; Autres valeurs des organismes reconnus</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>22/10/2026 19:24:35</t>
+    <t>22/10/2026 20:00:31</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Exposure route</t>
   </si>
   <si>
     <t>Effect type</t>
   </si>
   <si>
     <t>Exposure type</t>
   </si>
   <si>
     <t>Value name</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Source</t>
   </si>